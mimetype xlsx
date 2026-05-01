--- v1 (2026-03-15)
+++ v2 (2026-05-01)
@@ -184,50 +184,386 @@
   <si>
     <t>545</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_n_09-2024_-_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a garantia de espaço adequado para a prática de som automotivo no município de Comodoro - MT."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_n_13-2024_-_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a declaração de utilidade pública à Associação dos Estudantes Comodorenses."</t>
   </si>
   <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Poder Executivo</t>
+  </si>
+  <si>
+    <t>Prefeitura - PR</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_01-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza abertura de crédito adicional especial no orçamento do exercício de 2024, Lei Municipal n° 2.054/2023, para o atendimento ao Conselho Municipal da Educação, Lei Municipal 2.028/2023, em atendimento ao acórdão nº 1.026/2023 do TCE-MT e dá outras providências."</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_02-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza abertura de crédito adicional especial no orçamento do exercício do ano de 2024, Lei Municipal nº 2.054/2023, para atendimento à Construção do Hospital Municipal de Comodoro e dá outras providências."</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_n_03-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Politica Pública de Assistência Social do Município de Comodoro/MT e dá outras providências."</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_n_04-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a Contratação de servidor público para atendimento à Secretaria Municipal de Saúde, para atender a necessidade temporária e de excepcional interesse e dá outras providências."</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_05-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a contratação de servidores públicos para o atendimento à Secretaria Municipal de Educação e Cultura, em virtude de necessidade temporária e de excepcional interesse e dá outras providências."</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_06-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual aos Servidores Efetivos e Comissionados do Poder Legislativo Municipal, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_07-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 4º, da Lei Municipal nº 1.426/2013 que trata da remuneração e beneficios aos membros do Conselho Tutelar, concedendo revisão geral anual de 2,63%, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_n_08-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos I, II e III da Lei Municipal n.º 2.033/2023, alterando também os anexos respectivos da Lei 1.519/2014 que reestruturou o Fundo de Previdência dos Servidores, reajustando a remuneração do cargo de auxiliar de serviços gerais, em decorrência da mudança do sálario-mínimo e concedendo revisão geral anual (RGA) em 2,63% aos servidores do COMODORO-PREVI, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_09-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual (RGA), aos aposentados e pensionistas vinculados ao Comodoro-Previ em 2,63%, com fundamento no art. 37, inciso X, da Constituição Federal, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_lei_n_10-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos II, III e V, da Lei Municipal n.º 2.036, de 21 de junho de 2023, concede reajuste às classes e níveis dos servidores da administração, em decorrência da mudança do salário-mínimo, altera os anexos respectivos do Plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1.326/2011), concedendo revisão geral anual (RGA) em 2,63% aos servidores da Administração Municipal, com fundamento no art. 37, X, da CF/88, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_n_11-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos II, III, e V da Lei Municipal n.º 2.035/2023, alterando também os anexos respectivos do Plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1.327/2011) concedendo revisão geral anual (RGA) de 2,63% aos servidores vinculados à Secretaria Municipal de Saúde; concede também o reajuste salarial aos agentes de saúde em decorrência da mudança do salário mínimo e dá outras providências."</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_n_12-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos V, VI, VII, XI, XIV, XV, XVII e XVIII, da Lei Municipal n. 2.032/2023, alterando também os anexos respectivos do Plano de cargos, Carreiras e Vencimento (Lei Municipal nº 1.330/2011), concedendo revisão geral anual (RGA), em 2,63%, concede reajuste nas classes e níveis, em decorrência da mudança do salário mínimo e dá outras providências, com fundamento no art. 37, inciso X, da Constituição Federal e da outras providências."</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_n_13-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 1.990/2022, que institui gratificação especial a servidores membros de comissões, incluindo e modificando artigos."</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_n_14-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o piso salarial dos Técnicos em Enfermagem e Auxiliares de Enfermagem, no âmbito do Município, em atenção à Lei nº 14.434/2022 e à Emenda Constitucional nº 127/2022.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_n_15-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação do sistema municipal de cultura de Comodoro/MT, do Fundo Municipal de Incentivo à Cultura e dá outras providências."</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_16-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação do Fundo Municipal de Bem-Estar e Proteção Animal de Comodoro - FUNBEM/PROANIMAL e dá outras providências."</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n_18-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a criação de vaga de provimento efetivo em atendimento à Secretaria Municipal de Obras e Serviços Públicos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_no._19-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Serviço de Inspeção Sanitária e Industrial dos Produtos de Origem Animal no município de Comodoro-MT e dá outras providências."</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_n_20-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência do município de Comodoro (CMDPD/Comodoro) e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência (FMDPD) e dá outras providências."</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_de_lei_n_22-2024.pdf</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_n_23-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a criação de vaga de provimento efetivo e a contratação de servidor público para atender a necessidade temporária e de excepcional interesse da Secretaria Municipal de Saúde."</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_24-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Sistema Municipal de Ensino do Município de Comodoro-MT, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n_25-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta a Associação de Moto 40 MX Racing no art. 16, da Lei nº 2.037/2023, de 07/07/2023, Lei de Diretrizes Orçamentária."</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n_26-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do inciso IV, do art. 48, da Lei Municipal n. 1.519 de 23 de junho de 2014, que reestrutura o Regime Próprio de Previdência Social do Município de Comodoro/MT e, dá outras providências"</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_n_27-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o inciso II, do §5°, do art. 1º, Lei Municipal nº 2.060/2023, aumentando o número de vagas de professores indigenas para contratação por meio de processo seletivo."</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_n_28.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação do Programa Municipal de Práticas de Construção de Paz nas Escolas, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_30-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a realização de processo seletivo e a contratação de servidores públicos para atendimento à Secretaria Municipal de Educação e Cultura, para atender a necessidade temporária e de excepcional interesse e dá outras providências."</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_n_31-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a fazer abertura de créditos adicionais suplementares por transposição, remanejamento ou a transferência de recursos de uma categoria de programação para outra e de um órgão para outro, no âmbito da execução orçamentária, do total das despesas previstas na Lei Orçamentária Anual (Lei nº 2.054/2023), e dá outras providências."</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_n_32-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a realização de processo seletivo e a contratação de servidor público para atender as necessidades temporárias e de excepcional interesse de diversas secretarias municipais e dá outras providências."</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_n_34-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a parte final do art. 2º, da Lei n. 1.610/2015, que dispõe sobre os incentivos fiscais concedidos à Amaggi Exportação e Importação Ltda, referente à unidade industrial situada no Distrito Agroindustrial de Comodoro, prorrogando sua vigência até 31 de dezembro de 2025, nos moldes da Lei nº 1.595, de 22 de junho 2015."</t>
+  </si>
+  <si>
     <t>207</t>
   </si>
   <si>
     <t>PROPO</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de disponibilização de um (01) enfermeiro para a Gleba P.A. Macuco, zona rural do município de Comodoro/MT.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Alan Viotto</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a construção de uma (01) quadra de basquete na Praça dos Pioneiros, deste município de Comodoro/MT.</t>
@@ -286,429 +622,93 @@
   <si>
     <t>Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_08.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, a necessidade de reforma e revitalização da Praça 'Leadro Rossi'".</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_09-2024.pdf</t>
   </si>
   <si>
     <t>"Indica ao Chefe do Poder Executivo Municipal, a necessidade de revitalização do Estádio Municipal."</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Gleyce, Paulo Bezerra, Robervane Oliveira, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_10.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, a construção de uma creche no Distrito de Nova Alvorada para coibir o êxodo rural."</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_11.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, a implantação de saneamento básico e a regularização da distribuição de água no Distrito de Nova Alvorada."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_12.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, a manutenção da iluminação pública e a realização de serviços de limpeza no Distrito de Nova Alvorada."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_13.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, a manutenção das estradas e do ginásio de esportes do Distrito de Nova Alvorada."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_14.pdf</t>
   </si>
   <si>
     <t>"Indicam ao Chefe do Poder Executivo Municipal, construção de muros no cemitério do Distrito de Nova Alvorada."</t>
-  </si>
-[...322 lines deleted...]
-    <t>"Altera a parte final do art. 2º, da Lei n. 1.610/2015, que dispõe sobre os incentivos fiscais concedidos à Amaggi Exportação e Importação Ltda, referente à unidade industrial situada no Distrito Agroindustrial de Comodoro, prorrogando sua vigência até 31 de dezembro de 2025, nos moldes da Lei nº 1.595, de 22 de junho 2015."</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Presença dos Vereadores nas Sessões</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/237/ano_2024.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NAS SESSÕES ORDINÁRIAS DE 2024</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/245/extra_2024.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NAS SESSÕES EXTRAORDINÁRIAS DE 2024</t>
   </si>
@@ -1248,51 +1248,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_n_05-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/507/projeto_de_lei_n_06-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n_07-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_n_08-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_n_09-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_n_13-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_no._19-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_de_lei_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/237/ano_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/245/extra_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/404/pauta_1a_sessao_ordinaria_4o_per_-_2o_semestre_-_05-02-2024.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/405/pauta_2a_sessao_ordinaria_4o_per_-_2o_semestre_-_19-02-2024.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/406/pauta_3a_sessao_ordinaria_1o_per_-04-03-2024_-_julgamento_de_contas_2022_-_rogerio_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/407/pauta_4a_sessao_ordinaria_4o_per_-_2o_semestre_-_18-03-2024.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/408/pauta_5a_sessao_ordinaria_4o_per_-_2o_semestre_-_08-04-2024.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/409/pauta_6a_sessao_ordinaria_4o_per_-_2o_semestre_-_29-04-2024.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/410/pauta_7a_sessao_ordinaria_4o_per_-_2o_semestre_-_06-05-2024.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/411/pauta_-_1a_sessao_extraordinaria_-_4o_periodo_legislativo_-_25.03.2024.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/412/pauta_-_2a_sessao_extraordinaria_-_4o_periodo_legislativo_-_27.03.2024.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/413/pauta_1a_sessao_itinerante_1o_per_-_02-05-2024_-_nova_alvorada_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/553/pauta_da_9o_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/285/2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/492/proj_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/493/proj_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/494/proj_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/495/proj_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/496/proj_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/540/proj_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/541/proj_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/542/proj_de_resolucao_08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_n_05-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/507/projeto_de_lei_n_06-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n_07-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_n_08-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_n_09-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_n_13-2024_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/515/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_no._19-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_n_20-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_de_lei_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_n_32-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/237/ano_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/245/extra_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/404/pauta_1a_sessao_ordinaria_4o_per_-_2o_semestre_-_05-02-2024.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/405/pauta_2a_sessao_ordinaria_4o_per_-_2o_semestre_-_19-02-2024.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/406/pauta_3a_sessao_ordinaria_1o_per_-04-03-2024_-_julgamento_de_contas_2022_-_rogerio_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/407/pauta_4a_sessao_ordinaria_4o_per_-_2o_semestre_-_18-03-2024.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/408/pauta_5a_sessao_ordinaria_4o_per_-_2o_semestre_-_08-04-2024.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/409/pauta_6a_sessao_ordinaria_4o_per_-_2o_semestre_-_29-04-2024.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/410/pauta_7a_sessao_ordinaria_4o_per_-_2o_semestre_-_06-05-2024.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/411/pauta_-_1a_sessao_extraordinaria_-_4o_periodo_legislativo_-_25.03.2024.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/412/pauta_-_2a_sessao_extraordinaria_-_4o_periodo_legislativo_-_27.03.2024.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/413/pauta_1a_sessao_itinerante_1o_per_-_02-05-2024_-_nova_alvorada_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/553/pauta_da_9o_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/285/2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/492/proj_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/493/proj_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/494/proj_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/495/proj_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/496/proj_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/540/proj_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/541/proj_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2024/542/proj_de_resolucao_08.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1563,1151 +1563,1151 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20" t="s">
         <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
         <v>58</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
         <v>58</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24" t="s">
         <v>58</v>
       </c>
       <c r="E24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E26" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F26" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E29" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...19 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B31" t="s">
-[...11 lines deleted...]
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" t="s">
+        <v>60</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E33" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F33" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>50</v>
+        <v>138</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F34" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E35" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F35" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="D36" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E36" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E37" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>54</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E38" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E39" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E40" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="E41" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>164</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E42" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F42" t="s">
-        <v>113</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E43" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F43" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>170</v>
+      </c>
+      <c r="E44" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E45" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F45" t="s">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F46" t="s">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>37</v>
       </c>
       <c r="D47" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E47" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F47" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>187</v>
+        <v>42</v>
       </c>
       <c r="D48" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E48" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F48" t="s">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>191</v>
+        <v>46</v>
       </c>
       <c r="D49" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E49" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F49" t="s">
-        <v>113</v>
+        <v>195</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>50</v>
       </c>
       <c r="D50" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
-        <v>112</v>
+        <v>171</v>
+      </c>
+      <c r="F50" t="s">
+        <v>199</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>88</v>
       </c>
       <c r="D51" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E51" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F51" t="s">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" t="s">
+        <v>170</v>
+      </c>
+      <c r="E52" t="s">
+        <v>171</v>
+      </c>
+      <c r="F52" t="s">
         <v>203</v>
       </c>
-      <c r="D52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>207</v>
+        <v>96</v>
       </c>
       <c r="D53" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E53" t="s">
-        <v>112</v>
+        <v>171</v>
+      </c>
+      <c r="F53" t="s">
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>211</v>
+        <v>54</v>
       </c>
       <c r="D54" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E54" t="s">
-        <v>112</v>
+        <v>171</v>
+      </c>
+      <c r="F54" t="s">
+        <v>203</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>103</v>
       </c>
       <c r="D55" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="E55" t="s">
-        <v>112</v>
+        <v>171</v>
+      </c>
+      <c r="F55" t="s">
+        <v>203</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H55" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" t="s">
         <v>220</v>
       </c>
       <c r="F56" t="s">
@@ -2939,74 +2939,74 @@
       </c>
       <c r="C66" t="s">
         <v>50</v>
       </c>
       <c r="D66" t="s">
         <v>227</v>
       </c>
       <c r="E66" t="s">
         <v>228</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H66" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>255</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D67" t="s">
         <v>227</v>
       </c>
       <c r="E67" t="s">
         <v>228</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H67" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>258</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D68" t="s">
         <v>227</v>
       </c>
       <c r="E68" t="s">
         <v>228</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H68" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>261</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">