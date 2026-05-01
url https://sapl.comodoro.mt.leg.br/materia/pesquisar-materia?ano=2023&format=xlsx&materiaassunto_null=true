--- v1 (2026-03-15)
+++ v2 (2026-05-01)
@@ -171,50 +171,395 @@
   <si>
     <t>Eliano Bridi, Paulo Bezerra, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_legislativo_n_08-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o protocolo TODOS POR TODAS, que institui uma gama de ações que deverão ser adotadas por estabelecimentos privados do Município de Comodoro para acolher e atender vítimas de importunação ou abuso sexual, ou qualquer outro tipo de violência, em suas dependências.”</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Eliano Bridi, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_legislativo_n_09-2023.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a disposição de Placas informativas em todas as Obras públicas realizadas no Município de Comodoro.”</t>
   </si>
   <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Poder Executivo</t>
+  </si>
+  <si>
+    <t>Prefeitura - PR</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n_01-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Faculta o uso de calçados e outros espaços públicos para a atividade comercial, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n_02-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Programa de Recuperação Fiscal no Município de Comodoro - REFIS 2023, em conformidade com o inciso VII, do art. 7º, do Código Tributário Municipal e art. 156, IV e art. 172, ambos do Código Tributário Municipal e art. 156, IV e art. 172, ambos do Código Tributário Nacional, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n_03-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo do Município de Comodoro a doar imóvel localizado no Setor Industrial II para a empresa Glinfértil Fertilizantes Ltda, para construção de unidade comercial e de prestação de serviços da empresa."</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n_04-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o parágrafo único, do art. 5°, da Lei n°. 1.938/2022 que tratou do ´IPTU´ Premiado."</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_n_06-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta parágrafos ao art. 38, da Lei n°. 1.328/2011 (Estatuto dos Servidores Públicos), criando a possibilidade de fracionamento de férias."</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_n_07-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n°. 1.326/2011, acrescentando-se o inciso VI, ao art.18, e a Lei n° 1.330/2011, inserindo-se o inciso VII, ao art. 22."</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_lei_n_08-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 1.327/2011, Anexo V, renomeando cargos e criando novos, para exercício perante a Secretaria Municipal de Saúde."</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_09-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera as Leis Municipais 1.557/2014 e 1.780/2018, estabelecendo como dever do Município levar saneamento básico não somente a àrea urbana, mas também aos Distritos, considerando-os também integrados ao ordenamento urbano."</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_10-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei n° 859/2005 (Código Tributário Municipal), incluindo os parágrafos 3°, 4°, e 5° no art. 63."</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n_12-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a suplementar o repasse duodecimal do Poder Legislativo para o exercício de 2023, em consonância com o art. 29-A, I, da CF, alterando as peças orçamentárias pertinentes, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n_13-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Comodoro/MT e dá outras providências."</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n_15-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a outorgar contratos de concessão de direito real de uso de imóveis públicos situados no Setor Industrial II (Lei Municipal n. 1.118/2008), mediante prévio procedimento licitatório na modalidade concorrência a pessoas jurídicas interessadas, com fundamento nos artigos n. 126, §1°, da Lei Orgânica Municipal, c/c art. 17, I, da Lei 8.666/1.993 e art. 7°, do Decreto-Lei n. 271/1967, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n_16-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 508/1.998, modificando o texto do art. 1° e incluindo quatro novos artigos."</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_n_17-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 1.509/2014, incluindo e modificando artigos."</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_n_18-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a criação de vagas de provimento efetivo de servidores públicos, em atendimento à Secretaria Municipal de Obras e Serviços, Secretaria Municipal de Assistência Social, trabalho e Cidadania e Secretaria Municipal de Educação, para atender a necessidade das pastas."</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_n_19-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 626/2001, incluindo quatro artigos."</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_n_20-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Conselho Municipal da Cidade e dá outras providências."</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_n_22-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2024, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_n_24-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 2°-A, da Lei Municipal n° 1.983/2022, prorrogando seus efeitos por mais 180 dias."</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_26-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a reestruturação do Conselho Municipal de Educação-CME, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_27-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual aos Servidores Efetivos e Comissionados do Poder Legislativo Municipal, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_28-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 6° e o seu parágrafo único, da Lei Municipal n° 1.761/2018."</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_29-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do Inciso IV do art. 48 da Lei Municipal n. 1.519 de 23 de junho de 2014, que reestrutura o Regime Próprio de Previdência Social do Município de Comodoro/MT e, dá outras providências."</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_n_31-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual (RGA), aos aposentados e pensionistas vinculados ao Comodoro-Previ em 3,83%, com fundamento no art. 37, inciso X, da constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_n_32-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos V, VI, VII, XI, XIV, XV, XVII e XVIII, da Lei Municipal n. 1.956/2022, alterando também os anexos respectivos do Plano de cargos, carreiras e vencimento (Lei Municipal n° 1.330/2011), concedendo revisão geral anual (RGA), em 3,83% (três vírgula oitenta e três por cento), concede reajuste nas classes e níveis, em decorrência da mudança do salário mínimo e dá outras providências, com fundamento no art. 37, inciso X, da constituição federal e da outras providências."</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_n_33-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos I, II e III da Lei Municipal n.º  1.958/2022, alterando também os anexos respectivos da Lei 1.519/2014 que reestruturou o Fundo de Previdência dos Servidores, reajustando a remuneração do cargo de auxiliar de Serviços gerais, em decorrência da mudança do salário-mínimo e concedendo revisão geral anual (RGA) em 3,83% (três vírgula oitenta e três por cento) aos servidores do COMODORO-PREVI, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_n_34-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 4º da Lei Municipal nº 1.426/2013 que trata da remuneração e benefícios aos membros do Conselho Tutelar, concedendo revisão geral anual de 3,83%, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_35-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos II, III e V da Lei Municipal n.º 1.955/2022, alterando também os anexos respectivos do Plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1.327/2011) concedendo revisão geral anual (RGA) de 3,83% (três vírgula oitenta e três por cento) aos servidores vinculados à Secretaria Municipal de Saúde; concede também o reajuste salarial aos agentes de saúde em decorrência da mudança do salário mínimo e dá outras providências."</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_38-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza abertura de crédito adicional especial no orçamento do exercício 2023, para viabilização do Convênio nº 062/2023 - SETASC-PRO-2022/03984 - referente à construção de 43 unidades habitacionais e dá outras providências."</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_n_39-2023.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do § 3º, do art. 2º, e revoga o § 4º, da Lei n.º 2.007/2023, prorrogando a vigência do Refis-2023."</t>
+  </si>
+  <si>
     <t>147</t>
   </si>
   <si>
     <t>PROPO</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gauchinho da Areia, Gleyce, Malagão, Ronaldo da Macuco, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, instalação de uma Escola Cívico-Militar no Município de Comodoro.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Gauchinho da Areia, Gleyce, Malagão, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_02-2023.pdf</t>
@@ -276,428 +621,362 @@
   <si>
     <t>154</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/154/indicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a análise para confecção de Projeto de Lei para implantação de auxílio-alimentação aos servidores públicos municipais de Comodoro.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Gauchinho da Areia, Gleyce, Malagão, Paulo Bezerra, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal o plantio de grama para futura demarcação de espaço para prática de futebol no terreno vazio ao lado da Câmara Municipal de Comodoro.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/156/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a criação da Secretária de Indústria e Comércio no Município de Comodoro.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Bell, Gauchinho da Areia, Paulo Bezerra, Ronaldo da Macuco</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/157/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a Reforma e Ampliação no ESF de Nova Alvorada, Zona Rural do Município  de Comodoro/MT.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Gauchinho da Areia</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a pavimentação asfáltica na Avenida Paraná sentido Bairro Industrial I, no Município de Comodoro.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a realização de serviço paliativo nas ruas do bairro São Francisco, especialmente na rua Goiabeiras, Município de Comodoro.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a realização de serviço paliativo nas ruas do bairro Cidade Verde e Cidade Alta, Município de Comodoro.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a ativação/criação da Agência Transfusional, haja visto, ausência de banco de Sangue para emergências no Município de Comodoro.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, Construção de uma Quadra de Areia e uma Academia ao “Ar Livre”, ao lado da construção do Corpo de Bombeiros no Município de Comodoro.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell, Eliano Bridi, Gauchinho da Areia, Malagão, Ronaldo da Macuco, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/163/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a adequação dos horários de atendimento das creches municipais, com a devida remuneração e/ou escala de equipes de servidores.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a implantação de atendimento aos sábados nas Unidades de Saúde da Família municipais, com a devida escala de equipes de servidores.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, instalação de bloquetes/paralelepípedos na Rua José Gomes Trindade, fundos da Escola Érico Veríssimo, bairro Cidade Verde, neste município.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell, Eliano Bridi, Gauchinho da Areia, Malagão, Robervane Oliveira, Ronaldo da Macuco, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a instalação de delimitadores de espaço no Parquinho da Praça dos Pioneiros.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Paulo Bezerra</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a construção de salas de aulas nas creches do município de Comodoro.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a contratação de funcionários temporários para atender aos alunos durante as férias das creches públicas municipais.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ronaldo da Macuco, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a construção de uma praça pública no Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a reforma da unidade de saúde do Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Alan Viotto, Bell, Gauchinho da Areia, Gleyce, Malagão, Paulo Bezerra, Robervane Oliveira, Ronaldo da Macuco, Wender Bier</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a construção dos muros do cemitério, a manutenção das vias e ginásio de esportes do Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a limpeza geral das vias públicas, bem como, a limpeza e a construção de quiosques nas áreas de convivência comunitária do Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a construção de uma academia ao ar livre no Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a manutenção da iluminação pública e ampliação da ostensão da segurança pública no Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/175/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a implantação de saneamento básico e a regularização da distribuição de água no Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a elaboração de Projeto de Lei dispondo sobre o sistema municipal de cultura, a reestruturação do Conselho Municipal de Cultura e a criação do Fundo de Cultura no âmbito do município de Comodoro.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a aplicação do saldo remanescente das Emendas Impositivas de 2022, as quais se destinaram à compra de uma UTI móvel, à reforma do PSF do Distrito de Nova Alvorada.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a construção de uma creche no Distrito de Nova Alvorada para coibir o êxodo rural.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a reativação do projeto social de doação de terreno para fins habitacionais de famílias de baixa renda.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>Gleyce</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a concessão de gratificação aos professores das escolas indígenas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a implantação do piso nacional da enfermagem no âmbito do município de Comodoro.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a completa sinalização das ruas verticais e horizontais do município de Comodoro/MT.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Bell, Eliano Bridi, Malagão, Paulo Bezerra, Robervane Oliveira, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a Implementação de um sistema de rastreamento veicular em toda a frota no âmbito do município de Comodoro.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, a construção de um posto de saúde na Gleba Zambam, município de Comodoro.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a implantação de salas de aulas anexas da Escola Municipal Darcy Ribeiro na Gleba Zambam.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a disponibilização de mais agentes comunitários de saúde para atender a Gleba Zambam.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Malagão</t>
@@ -931,329 +1210,50 @@
     <t>205</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a instalação de cercado de proteção no parque infantil da Praça dos Pioneiros.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Robervane Oliveira</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a implantação de um Banco de Desenvolvimento Municipal e moeda social local no município de Comodoro/MT.</t>
-  </si>
-[...277 lines deleted...]
-    <t>"Altera a redação do § 3º, do art. 2º, e revoga o § 4º, da Lei n.º 2.007/2023, prorrogando a vigência do Refis-2023."</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Presença dos Vereadores nas Sessões</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/236/ano_2023.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NAS SESSÕES ORDINÁRIAS DE 2023</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/244/extra_2023.pdf</t>
   </si>
@@ -2202,51 +2202,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_legislativo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_legislativo_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_legislativo_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_legislativo_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_legislativo_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_legislativo_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_legislativo_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_legislativo_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/153/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/154/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/156/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/157/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/163/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/175/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/187/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_lei_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/236/ano_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/244/extra_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/246/iti_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/249/solenes_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/374/pauta_-_1a_sessao_ext._20.01.2023.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/375/pauta_-_2a_sessao_ext._13.03.2023.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/376/pauta_-_3a_sessao_ext._27.04.2023.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/377/pauta_-_4a_sessao_ext._26.06.2023.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/378/pauta_-_5a_sessao_ext._21.09.2023.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/379/pauta_-_6a_sessao_ext._23.11.2023.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/380/pauta_-_7a_sessao_ext._28.12.2023.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/381/pauta_1a_sessao_ordinaria_1o_per_-13-02-2023_-_julgamento_de_contas_2021_-_rogerio.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/382/pauta_2a_sessao_ordinaria_1o_per_-27-02-2023.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/383/pauta_3a_sessao_ordinaria_1o_per_-06-03-2023.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/384/pauta_4a_sessao_ordinaria_1o_per_-20-03-2023_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/385/pauta_5a_sessao_ordinaria_1o_per_-_03-04-2023.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/386/pauta_6a_sessao_ordinaria_1o_per_-_17-04-2023.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/387/pauta_7a_sessao_ordinaria_1o_per_-_08-05-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/388/pauta_8a_sessao_ordinaria_1o_per_-_22-05-2023.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/389/pauta_9a_sessao_ordinaria_1o_per_-_05-06-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/390/pauta_10a_sessao_ordinaria_1o_per_-_19-06-2023.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/391/pauta_1a_sessao_ordinaria_3o_per_-_2o_semestre_-_07-08-2023.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/392/pauta_2a_sessao_ordinaria_3o_per_-_2o_semestre_-_21-08-2023.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/393/pauta_3a_sessao_ordinaria_3o_per_-_2o_semestre_-_04-09-2023_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/394/pauta_4a_sessao_ordinaria_3o_per_-_2o_semestre_-_18-09-2023_-_pauta_i_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/395/pauta_5a_sessao_ordinaria_3o_per_-_2o_semestre_-_09-10-2023_-_pauta.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/396/pauta_6a_sessao_ordinaria_3o_per_-_2o_semestre_-_23-10-2023_-_pauta.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/397/pauta_7a_sessao_ordinaria_3o_per_-_2o_semestre_-_13-11-2023_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/398/pauta_8a_sessao_ordinaria_3o_per_-_2o_semestre_-_30-11-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/399/pauta_9a_sessao_ordinaria_3o_per_-_2o_semestre_-_11-12-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/402/roteiro_sessao_solene_31-05-2023_-_ii.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/403/03-_roteiro_sessao_solene_30-08-2023_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/284/02-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_resolucao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_decreto_legis_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_decreto_legis_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_decreto_legis_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_decreto_legis_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_decreto_legis_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legis_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_decreto_legis_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_decreto_legis_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/458/projeto_de_decreto_legis_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_decreto_legis_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_decreto_legis_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_decreto_legis_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_decreto_legis_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legis_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_decreto_legis_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_decreto_legis_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legis_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_decreto_legis_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_decreto_legis_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_decreto_legis_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_decreto_legis_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_decreto_legis_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_decreto_legis_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_decreto_legis_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/474/projeto_de_decreto_legis_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_decreto_legis_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_decreto_legis_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/477/projeto_de_decreto_legis_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_decreto_legis_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_decreto_legis_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_decreto_legis_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_legis_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legis_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_decreto_legis_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legis_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_decreto_legis_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_decreto_legis_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_decreto_legis_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_decreto_legis_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_decreto_legis_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_decreto_legis_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_decreto_legis_n_43-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_legislativo_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_legislativo_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_legislativo_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_legislativo_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_legislativo_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_legislativo_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_legislativo_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_legislativo_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_lei_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_lei_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/443/projeto_de_lei_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/153/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/154/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/156/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/157/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/163/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/175/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/187/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/196/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/236/ano_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/244/extra_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/246/iti_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/249/solenes_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/374/pauta_-_1a_sessao_ext._20.01.2023.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/375/pauta_-_2a_sessao_ext._13.03.2023.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/376/pauta_-_3a_sessao_ext._27.04.2023.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/377/pauta_-_4a_sessao_ext._26.06.2023.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/378/pauta_-_5a_sessao_ext._21.09.2023.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/379/pauta_-_6a_sessao_ext._23.11.2023.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/380/pauta_-_7a_sessao_ext._28.12.2023.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/381/pauta_1a_sessao_ordinaria_1o_per_-13-02-2023_-_julgamento_de_contas_2021_-_rogerio.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/382/pauta_2a_sessao_ordinaria_1o_per_-27-02-2023.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/383/pauta_3a_sessao_ordinaria_1o_per_-06-03-2023.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/384/pauta_4a_sessao_ordinaria_1o_per_-20-03-2023_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/385/pauta_5a_sessao_ordinaria_1o_per_-_03-04-2023.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/386/pauta_6a_sessao_ordinaria_1o_per_-_17-04-2023.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/387/pauta_7a_sessao_ordinaria_1o_per_-_08-05-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/388/pauta_8a_sessao_ordinaria_1o_per_-_22-05-2023.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/389/pauta_9a_sessao_ordinaria_1o_per_-_05-06-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/390/pauta_10a_sessao_ordinaria_1o_per_-_19-06-2023.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/391/pauta_1a_sessao_ordinaria_3o_per_-_2o_semestre_-_07-08-2023.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/392/pauta_2a_sessao_ordinaria_3o_per_-_2o_semestre_-_21-08-2023.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/393/pauta_3a_sessao_ordinaria_3o_per_-_2o_semestre_-_04-09-2023_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/394/pauta_4a_sessao_ordinaria_3o_per_-_2o_semestre_-_18-09-2023_-_pauta_i_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/395/pauta_5a_sessao_ordinaria_3o_per_-_2o_semestre_-_09-10-2023_-_pauta.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/396/pauta_6a_sessao_ordinaria_3o_per_-_2o_semestre_-_23-10-2023_-_pauta.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/397/pauta_7a_sessao_ordinaria_3o_per_-_2o_semestre_-_13-11-2023_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/398/pauta_8a_sessao_ordinaria_3o_per_-_2o_semestre_-_30-11-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/399/pauta_9a_sessao_ordinaria_3o_per_-_2o_semestre_-_11-12-2023_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/402/roteiro_sessao_solene_31-05-2023_-_ii.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/403/03-_roteiro_sessao_solene_30-08-2023_-_timbrado.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/284/02-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_resolucao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_decreto_legis_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_decreto_legis_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_decreto_legis_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_decreto_legis_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_decreto_legis_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legis_n_07-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_decreto_legis_n_08-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_decreto_legis_n_09-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/458/projeto_de_decreto_legis_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_decreto_legis_n_11-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_decreto_legis_n_12-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_decreto_legis_n_13-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_decreto_legis_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legis_n_15-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_decreto_legis_n_16-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_decreto_legis_n_17-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legis_n_18-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_decreto_legis_n_19-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_decreto_legis_n_20-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_decreto_legis_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_decreto_legis_n_22-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/471/projeto_de_decreto_legis_n_23-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_decreto_legis_n_24-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_decreto_legis_n_25-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/474/projeto_de_decreto_legis_n_26-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_decreto_legis_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_decreto_legis_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/477/projeto_de_decreto_legis_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_de_decreto_legis_n_30-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_decreto_legis_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/480/projeto_de_decreto_legis_n_32-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_legis_n_33-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legis_n_34-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_decreto_legis_n_35-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legis_n_36-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_decreto_legis_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_decreto_legis_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_decreto_legis_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_decreto_legis_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_decreto_legis_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_decreto_legis_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2023/491/projeto_de_decreto_legis_n_43-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -2526,2324 +2526,2324 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
         <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
         <v>54</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
+      <c r="F29" t="s">
+        <v>56</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>36</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
         <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>132</v>
+        <v>56</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
         <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>146</v>
+        <v>56</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>56</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
         <v>54</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
         <v>54</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
         <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F41" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>22</v>
       </c>
       <c r="D43" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>179</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F44" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>30</v>
       </c>
       <c r="D45" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F45" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>200</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>39</v>
       </c>
       <c r="D47" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F47" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F48" t="s">
-        <v>71</v>
+        <v>186</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>213</v>
+        <v>49</v>
       </c>
       <c r="D49" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F49" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="H49" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>217</v>
+        <v>81</v>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F50" t="s">
-        <v>71</v>
+        <v>179</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="D51" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F51" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>226</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F52" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="H52" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>230</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F53" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F54" t="s">
-        <v>60</v>
+        <v>175</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
+        <v>93</v>
       </c>
       <c r="D55" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F55" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>243</v>
+        <v>97</v>
       </c>
       <c r="D56" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F56" t="s">
-        <v>60</v>
+        <v>225</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>247</v>
+        <v>101</v>
       </c>
       <c r="D57" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E57" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F57" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="H57" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
       <c r="D58" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E58" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F58" t="s">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="H58" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="D59" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>170</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>258</v>
+        <v>36</v>
       </c>
       <c r="H59" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>261</v>
+        <v>113</v>
       </c>
       <c r="D60" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E60" t="s">
-        <v>55</v>
+        <v>170</v>
+      </c>
+      <c r="F60" t="s">
+        <v>238</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>263</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>170</v>
+      </c>
+      <c r="F61" t="s">
+        <v>243</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>269</v>
+        <v>117</v>
       </c>
       <c r="D62" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>243</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F63" t="s">
-        <v>60</v>
+        <v>251</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>277</v>
+        <v>121</v>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>170</v>
+      </c>
+      <c r="F64" t="s">
+        <v>251</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E65" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F65" t="s">
-        <v>192</v>
+        <v>259</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>285</v>
+        <v>125</v>
       </c>
       <c r="D66" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F66" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="H66" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>290</v>
+        <v>129</v>
       </c>
       <c r="D67" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E67" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F67" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>292</v>
+        <v>266</v>
       </c>
       <c r="H67" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>268</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>295</v>
+        <v>133</v>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>259</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>296</v>
+        <v>269</v>
       </c>
       <c r="H68" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>298</v>
+        <v>271</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>299</v>
+        <v>137</v>
       </c>
       <c r="D69" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E69" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>259</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="H69" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E70" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F70" t="s">
-        <v>304</v>
+        <v>243</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>305</v>
+        <v>276</v>
       </c>
       <c r="H70" t="s">
-        <v>306</v>
+        <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D71" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E71" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F71" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="H71" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="D72" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E72" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F72" t="s">
-        <v>310</v>
+        <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
       <c r="H72" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>316</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="D73" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E73" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F73" t="s">
-        <v>310</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>317</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
-        <v>318</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>153</v>
       </c>
       <c r="D74" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E74" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F74" t="s">
-        <v>310</v>
+        <v>288</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>320</v>
+        <v>289</v>
       </c>
       <c r="H74" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="D75" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E75" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F75" t="s">
-        <v>310</v>
+        <v>243</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>323</v>
+        <v>292</v>
       </c>
       <c r="H75" t="s">
-        <v>324</v>
+        <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>295</v>
       </c>
       <c r="D76" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E76" t="s">
-        <v>309</v>
+        <v>170</v>
+      </c>
+      <c r="F76" t="s">
+        <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>326</v>
+        <v>296</v>
       </c>
       <c r="H76" t="s">
-        <v>327</v>
+        <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>44</v>
+        <v>299</v>
       </c>
       <c r="D77" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E77" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F77" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>329</v>
+        <v>301</v>
       </c>
       <c r="H77" t="s">
-        <v>330</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>49</v>
+        <v>161</v>
       </c>
       <c r="D78" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E78" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F78" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="H78" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>334</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>88</v>
+        <v>165</v>
       </c>
       <c r="D79" t="s">
+        <v>169</v>
+      </c>
+      <c r="E79" t="s">
+        <v>170</v>
+      </c>
+      <c r="F79" t="s">
+        <v>186</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>337</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>97</v>
+        <v>310</v>
       </c>
       <c r="D80" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E80" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F80" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
       <c r="H80" t="s">
-        <v>339</v>
+        <v>312</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>340</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>102</v>
+        <v>314</v>
       </c>
       <c r="D81" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E81" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F81" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
       <c r="H81" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>110</v>
+        <v>319</v>
       </c>
       <c r="D82" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E82" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F82" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="H82" t="s">
-        <v>345</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>346</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>114</v>
+        <v>323</v>
       </c>
       <c r="D83" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E83" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F83" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="H83" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>119</v>
+        <v>328</v>
       </c>
       <c r="D84" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E84" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F84" t="s">
-        <v>310</v>
+        <v>175</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="H84" t="s">
-        <v>351</v>
+        <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>124</v>
+        <v>332</v>
       </c>
       <c r="D85" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E85" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F85" t="s">
-        <v>310</v>
+        <v>175</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="H85" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>128</v>
+        <v>336</v>
       </c>
       <c r="D86" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E86" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F86" t="s">
-        <v>310</v>
+        <v>175</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>356</v>
+        <v>337</v>
       </c>
       <c r="H86" t="s">
-        <v>357</v>
+        <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>131</v>
+        <v>340</v>
       </c>
       <c r="D87" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E87" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F87" t="s">
-        <v>310</v>
+        <v>341</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>141</v>
+        <v>345</v>
       </c>
       <c r="D88" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E88" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F88" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="H88" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="D89" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E89" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F89" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="H89" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>159</v>
+        <v>354</v>
       </c>
       <c r="D90" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E90" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="H90" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>163</v>
+        <v>358</v>
       </c>
       <c r="D91" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E91" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="H91" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>167</v>
+        <v>362</v>
       </c>
       <c r="D92" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E92" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F92" t="s">
-        <v>310</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="H92" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>171</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E93" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F93" t="s">
-        <v>310</v>
+        <v>175</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="H93" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>179</v>
+        <v>370</v>
       </c>
       <c r="D94" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E94" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="H94" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>183</v>
+        <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E95" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F95" t="s">
-        <v>310</v>
+        <v>288</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="H95" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>187</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E96" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F96" t="s">
-        <v>310</v>
+        <v>379</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="H96" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>191</v>
+        <v>383</v>
       </c>
       <c r="D97" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E97" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F97" t="s">
-        <v>310</v>
+        <v>384</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="H97" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>196</v>
+        <v>388</v>
       </c>
       <c r="D98" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E98" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="F98" t="s">
-        <v>310</v>
+        <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="H98" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>391</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" t="s">
+        <v>169</v>
+      </c>
+      <c r="E99" t="s">
+        <v>170</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H99" t="s">
         <v>394</v>
-      </c>
-[...19 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>395</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>396</v>
+      </c>
+      <c r="D100" t="s">
+        <v>169</v>
+      </c>
+      <c r="E100" t="s">
+        <v>170</v>
+      </c>
+      <c r="F100" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H100" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>400</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>401</v>
       </c>
       <c r="E101" t="s">
         <v>402</v>
       </c>
       <c r="F101" t="s">
@@ -5127,465 +5127,465 @@
       </c>
       <c r="C113" t="s">
         <v>49</v>
       </c>
       <c r="D113" t="s">
         <v>416</v>
       </c>
       <c r="E113" t="s">
         <v>417</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H113" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>444</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D114" t="s">
         <v>416</v>
       </c>
       <c r="E114" t="s">
         <v>417</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>445</v>
       </c>
       <c r="H114" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>447</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>92</v>
+        <v>206</v>
       </c>
       <c r="D115" t="s">
         <v>416</v>
       </c>
       <c r="E115" t="s">
         <v>417</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>448</v>
       </c>
       <c r="H115" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>450</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D116" t="s">
         <v>416</v>
       </c>
       <c r="E116" t="s">
         <v>417</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H116" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>453</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D117" t="s">
         <v>416</v>
       </c>
       <c r="E117" t="s">
         <v>417</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H117" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>456</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>106</v>
+        <v>218</v>
       </c>
       <c r="D118" t="s">
         <v>416</v>
       </c>
       <c r="E118" t="s">
         <v>417</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H118" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>459</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="D119" t="s">
         <v>416</v>
       </c>
       <c r="E119" t="s">
         <v>417</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H119" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>462</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="D120" t="s">
         <v>416</v>
       </c>
       <c r="E120" t="s">
         <v>417</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H120" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>465</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="D121" t="s">
         <v>416</v>
       </c>
       <c r="E121" t="s">
         <v>417</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>466</v>
       </c>
       <c r="H121" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>468</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="D122" t="s">
         <v>416</v>
       </c>
       <c r="E122" t="s">
         <v>417</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H122" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>471</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D123" t="s">
         <v>416</v>
       </c>
       <c r="E123" t="s">
         <v>417</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H123" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>474</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="D124" t="s">
         <v>416</v>
       </c>
       <c r="E124" t="s">
         <v>417</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H124" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>477</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>136</v>
+        <v>242</v>
       </c>
       <c r="D125" t="s">
         <v>416</v>
       </c>
       <c r="E125" t="s">
         <v>417</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>478</v>
       </c>
       <c r="H125" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>480</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="D126" t="s">
         <v>416</v>
       </c>
       <c r="E126" t="s">
         <v>417</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H126" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>483</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>145</v>
+        <v>250</v>
       </c>
       <c r="D127" t="s">
         <v>416</v>
       </c>
       <c r="E127" t="s">
         <v>417</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H127" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>486</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="D128" t="s">
         <v>416</v>
       </c>
       <c r="E128" t="s">
         <v>417</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H128" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>489</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>154</v>
+        <v>258</v>
       </c>
       <c r="D129" t="s">
         <v>416</v>
       </c>
       <c r="E129" t="s">
         <v>417</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H129" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>492</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="D130" t="s">
         <v>416</v>
       </c>
       <c r="E130" t="s">
         <v>417</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H130" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>495</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="D131" t="s">
         <v>416</v>
       </c>
       <c r="E131" t="s">
         <v>417</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H131" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>498</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>167</v>
+        <v>133</v>
       </c>
       <c r="D132" t="s">
         <v>416</v>
       </c>
       <c r="E132" t="s">
         <v>417</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H132" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>501</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
@@ -5720,129 +5720,129 @@
       </c>
       <c r="G138" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H138" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>523</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>17</v>
       </c>
       <c r="D139" t="s">
         <v>524</v>
       </c>
       <c r="E139" t="s">
         <v>525</v>
       </c>
       <c r="F139" t="s">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H139" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>528</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>22</v>
       </c>
       <c r="D140" t="s">
         <v>524</v>
       </c>
       <c r="E140" t="s">
         <v>525</v>
       </c>
       <c r="F140" t="s">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H140" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>531</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>26</v>
       </c>
       <c r="D141" t="s">
         <v>524</v>
       </c>
       <c r="E141" t="s">
         <v>525</v>
       </c>
       <c r="F141" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H141" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>533</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>30</v>
       </c>
       <c r="D142" t="s">
         <v>524</v>
       </c>
       <c r="E142" t="s">
         <v>525</v>
       </c>
       <c r="F142" t="s">
-        <v>137</v>
+        <v>243</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H142" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>535</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>34</v>
       </c>
       <c r="D143" t="s">
         <v>524</v>
       </c>
       <c r="E143" t="s">
         <v>525</v>
       </c>
       <c r="F143" t="s">
@@ -5902,926 +5902,926 @@
       </c>
       <c r="G145" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H145" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>541</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>49</v>
       </c>
       <c r="D146" t="s">
         <v>524</v>
       </c>
       <c r="E146" t="s">
         <v>525</v>
       </c>
       <c r="F146" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H146" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>543</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D147" t="s">
         <v>524</v>
       </c>
       <c r="E147" t="s">
         <v>525</v>
       </c>
       <c r="F147" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H147" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>545</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>92</v>
+        <v>206</v>
       </c>
       <c r="D148" t="s">
         <v>524</v>
       </c>
       <c r="E148" t="s">
         <v>525</v>
       </c>
       <c r="F148" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H148" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>547</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D149" t="s">
         <v>524</v>
       </c>
       <c r="E149" t="s">
         <v>525</v>
       </c>
       <c r="F149" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H149" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>549</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D150" t="s">
         <v>524</v>
       </c>
       <c r="E150" t="s">
         <v>525</v>
       </c>
       <c r="F150" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H150" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>551</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>106</v>
+        <v>218</v>
       </c>
       <c r="D151" t="s">
         <v>524</v>
       </c>
       <c r="E151" t="s">
         <v>525</v>
       </c>
       <c r="F151" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H151" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>553</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="D152" t="s">
         <v>524</v>
       </c>
       <c r="E152" t="s">
         <v>525</v>
       </c>
       <c r="F152" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H152" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>555</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="D153" t="s">
         <v>524</v>
       </c>
       <c r="E153" t="s">
         <v>525</v>
       </c>
       <c r="F153" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H153" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>557</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="D154" t="s">
         <v>524</v>
       </c>
       <c r="E154" t="s">
         <v>525</v>
       </c>
       <c r="F154" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>558</v>
       </c>
       <c r="H154" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>559</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="D155" t="s">
         <v>524</v>
       </c>
       <c r="E155" t="s">
         <v>525</v>
       </c>
       <c r="F155" t="s">
-        <v>137</v>
+        <v>243</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H155" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>561</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D156" t="s">
         <v>524</v>
       </c>
       <c r="E156" t="s">
         <v>525</v>
       </c>
       <c r="F156" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H156" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>563</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="D157" t="s">
         <v>524</v>
       </c>
       <c r="E157" t="s">
         <v>525</v>
       </c>
       <c r="F157" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>564</v>
       </c>
       <c r="H157" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>565</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>136</v>
+        <v>242</v>
       </c>
       <c r="D158" t="s">
         <v>524</v>
       </c>
       <c r="E158" t="s">
         <v>525</v>
       </c>
       <c r="F158" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H158" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>567</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="D159" t="s">
         <v>524</v>
       </c>
       <c r="E159" t="s">
         <v>525</v>
       </c>
       <c r="F159" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H159" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>569</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>145</v>
+        <v>250</v>
       </c>
       <c r="D160" t="s">
         <v>524</v>
       </c>
       <c r="E160" t="s">
         <v>525</v>
       </c>
       <c r="F160" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>570</v>
       </c>
       <c r="H160" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>571</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="D161" t="s">
         <v>524</v>
       </c>
       <c r="E161" t="s">
         <v>525</v>
       </c>
       <c r="F161" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H161" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>573</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>154</v>
+        <v>258</v>
       </c>
       <c r="D162" t="s">
         <v>524</v>
       </c>
       <c r="E162" t="s">
         <v>525</v>
       </c>
       <c r="F162" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H162" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>575</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="D163" t="s">
         <v>524</v>
       </c>
       <c r="E163" t="s">
         <v>525</v>
       </c>
       <c r="F163" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H163" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>578</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="D164" t="s">
         <v>524</v>
       </c>
       <c r="E164" t="s">
         <v>525</v>
       </c>
       <c r="F164" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>579</v>
       </c>
       <c r="H164" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>580</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>167</v>
+        <v>133</v>
       </c>
       <c r="D165" t="s">
         <v>524</v>
       </c>
       <c r="E165" t="s">
         <v>525</v>
       </c>
       <c r="F165" t="s">
-        <v>137</v>
+        <v>243</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H165" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>582</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>171</v>
+        <v>137</v>
       </c>
       <c r="D166" t="s">
         <v>524</v>
       </c>
       <c r="E166" t="s">
         <v>525</v>
       </c>
       <c r="F166" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>583</v>
       </c>
       <c r="H166" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>585</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>175</v>
+        <v>275</v>
       </c>
       <c r="D167" t="s">
         <v>524</v>
       </c>
       <c r="E167" t="s">
         <v>525</v>
       </c>
       <c r="F167" t="s">
-        <v>115</v>
+        <v>225</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H167" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>587</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="D168" t="s">
         <v>524</v>
       </c>
       <c r="E168" t="s">
         <v>525</v>
       </c>
       <c r="F168" t="s">
         <v>18</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H168" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>589</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="D169" t="s">
         <v>524</v>
       </c>
       <c r="E169" t="s">
         <v>525</v>
       </c>
       <c r="F169" t="s">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H169" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>591</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>187</v>
+        <v>149</v>
       </c>
       <c r="D170" t="s">
         <v>524</v>
       </c>
       <c r="E170" t="s">
         <v>525</v>
       </c>
       <c r="F170" t="s">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H170" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>593</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>191</v>
+        <v>153</v>
       </c>
       <c r="D171" t="s">
         <v>524</v>
       </c>
       <c r="E171" t="s">
         <v>525</v>
       </c>
       <c r="F171" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H171" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>595</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="D172" t="s">
         <v>524</v>
       </c>
       <c r="E172" t="s">
         <v>525</v>
       </c>
       <c r="F172" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H172" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>597</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="D173" t="s">
         <v>524</v>
       </c>
       <c r="E173" t="s">
         <v>525</v>
       </c>
       <c r="F173" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H173" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>599</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="D174" t="s">
         <v>524</v>
       </c>
       <c r="E174" t="s">
         <v>525</v>
       </c>
       <c r="F174" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H174" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>601</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="D175" t="s">
         <v>524</v>
       </c>
       <c r="E175" t="s">
         <v>525</v>
       </c>
       <c r="F175" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H175" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>603</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="D176" t="s">
         <v>524</v>
       </c>
       <c r="E176" t="s">
         <v>525</v>
       </c>
       <c r="F176" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H176" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>605</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>217</v>
+        <v>310</v>
       </c>
       <c r="D177" t="s">
         <v>524</v>
       </c>
       <c r="E177" t="s">
         <v>525</v>
       </c>
       <c r="F177" t="s">
-        <v>222</v>
+        <v>315</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H177" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>607</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>221</v>
+        <v>314</v>
       </c>
       <c r="D178" t="s">
         <v>524</v>
       </c>
       <c r="E178" t="s">
         <v>525</v>
       </c>
       <c r="F178" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H178" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>610</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>226</v>
+        <v>319</v>
       </c>
       <c r="D179" t="s">
         <v>524</v>
       </c>
       <c r="E179" t="s">
         <v>525</v>
       </c>
       <c r="F179" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H179" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>613</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>230</v>
+        <v>323</v>
       </c>
       <c r="D180" t="s">
         <v>524</v>
       </c>
       <c r="E180" t="s">
         <v>525</v>
       </c>
       <c r="F180" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H180" t="s">
         <v>612</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>