--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -354,182 +354,662 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Robervane Oliveira</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/232/pl_22.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a declaração de utilidade pública à Associação dos Produtores Rurais do Vale Do Guaporé Nova Fronteira”</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/233/pl_23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a declaração de utilidade pública ao Sindicato Rural de Comodoro”</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_20-2022.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a contratação de servidores públicos para atendimento à Secretaria Municipal de Educação e Cultura, nas escolas do campo,  área urbana e aldeias indígenas, para atender a necessidade temporária e de excepcional interesse e dá outras providências.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/77/pl_no._02-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1º da Lei Municipal nº 1.869/2020, alterando a remuneração dos membros do Conselho Tutelar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/78/pl_no._03-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual (RGA), aos aposentados e pensionistas vinculados ao Comodoro-Previ, em 7,35%, e dá outras providências, com fundamento no art. 37, inciso X, da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/79/pl_no._04-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos I, II, III e V, da Lei Municipal nº 1.868, de 04 de junho de 2020, concede reajuste às classes e níveis dos servidores da administração, em decorrência da mudança do salário mínimo, concede Revisão Geral Anual  (RGA), em 7,35%, aos demais servidores  dos quadros da Administração Municipal, com fundamento no art. 37, X, da CF/88, e acrescenta vagas aos cargos de auxiliar administrativo, assistente social, Operador de escavadeira hidráulica, operador de motoniveladora, operador de pá carregadeira/retroescavadeira, fiscal de contrato, técnico agrícola, procurador jurídico, educados social, nutricionista e pregoeiro.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/47/pl_no._08-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a realizar o pagamento de despesas funerárias decorrentes de acidentes na prestação de serviço público, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/48/pl_no._09-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Politica Pública de Assistência Social do Município de Comodoro/MT e dá outras providências."</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/49/pl_no._10-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo do Município de Comodoro a doar imóvel ao Estado de Mato Grosso para a construção de uma unidade do Corpo de Bombeiro Militar."</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/50/pl_no._11-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual aos Servidores Efetivos e Comissionados do Poder Legislativo Municipal, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/51/pl_no._12-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o poder executivo municipal a promover campanha de estímulo à arrecadação do imposto sobre a propriedade predial e territorial urbana (IPTU Premiado), mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação e dá outras providências."</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no._14-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre alteração da Lei Municipal nº 858, de 09 de dezembro de 2005, que criou a percapta do Consórcio Intermunicipal de Saúde da Região do Vale do Guaporé e dá outras providências."</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no._15-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos I, II, III e V da Lei Municipal nº 1.929, de 14 de fevereiro de 2022, criando novos cargos, com as respectivas atribuições e remuneração, alterando a quantidade de vagas e a remuneração do cargo de Agente de Saúde da Secretaria Municipal de Saúde, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no._16-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o Anexos I, da Lei Municipal nº 1.519/2014, acrescentando 02 vagas ao cargo de Assistente Administrativo para atuar perante o COMODORO-PREVI, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no._17-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a suplementar o repasse duodecimal do Poder Legislativo para o Exercício de 2022, em consonância com o art. 29-A,  I, da CF, alterando as peças orçamentárias pertinentes, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_19-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos I, II, III, da Lei Municipal nº 1927, de 14 de fevereiro de 2022, alterando também os anexos respectivos do Plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1326/2011), criando cargos, vagas e reajustando salários."</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_20-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza  a contratação de servidores públicos  para atendimento à Secretaria Municipal de Educação e Cultura, nas escolas do campo, área urbana e aldeias indígenas, para atender a necessidade temporária e de excepcional interesse e dá outras providências."</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_22-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Comodoro-MT a repassar recursos ao Consórcio Intermunicipal de Desenvolvimento Socioeconômico e Ambiental do Vale do Guaporé - CIDESA, referente ao Programa "PATRULHA RODOVIÁRIA"".</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>Prefeitura - PR</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_no_232022.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 1.058/2008, incluindo quatro artigos."</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/59/pl_no._26-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a alterar as peças orçamentárias (PPA, LDO e LOA/2022) quanto ao fundo Municipal de Saúde, criando dotação específica na Vigilância Epidemiológica para a viabilização da aquisição do veículo "Castra Móvel, e dá outras providências"."</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/60/pl_no._27-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a fazer abertura de créditos adicionais suplementares por  transposição, remanejamento ou a transferência de recursos de uma categoria de programação para outra e de um órgão para outro, no âmbito da execução orçamentária, em mais 5% (cinco por cento), do total das despesas previstas na Lei Orçamentária Anual (Lei nº 1921/2021) alterando-se o art. 6º da citada lei municipal, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/86/pl_no.28-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 1º da Lei Municipal nº 1.925/2022, modificando-se também a Lei Municipal nº 1.426/2013 que trata da remuneração e benefícios aos membros do Conselho Tutelar, concedendo revisão geral anual, aos mesmos, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/87/pl_no._30-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos II, III e V da Lei Municipal nº 1.929/2022, alterando também os anexos respectivos do plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1.327/2011) concedendo revisão geral anual (RGA) de 11,81%, aos servidores vinculados  à Secretaria Municipal de Saúde e dá outras providências."</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/88/pl_no._31-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os anexos V, VI, VII, XI, XIV, XV, XVII e XVIII, da Lei Municipal n. 1.928/2022, alterando também os anexos respectivos do Plano de Cargos, Carreiras e Vencimento (Lei Municipal nº 1.330/2011, concedendo RGA, em 11,81%, e dá outras providências, com fundamento no art. 37, inciso X, da Constituição Federal e da outras providências."</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_32-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a outorgar contratos de concessão de direito real de uso de imóveis públicos  situados no Setor Industrial II (Lei Municipal n. 1.118/2008), mediante prévio procedimento licitatório na modalidade concorrência, a pessoas jurídicas interessadas, com fundamento nos artigos n. 126, $1º, da Lei Orgânica Municipal, c/c art. 17, I, da Lei 8.666/1.993 e art. 7º, do Decreto-Lei n. 271/1967, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/90/pl_no._33-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual (RGA), aos aposentados e pensionistas vinculados ao Comodoro-Previ em 11,81%, com fundamento no art. 37, inciso X, da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/91/pl_no._34-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos I, II e III da Lei Municipal nº 1.924/2022, alterando também os anexos respectivos da Lei 1.519/2014 que reestruturou o Fundo de Previdência dos Servidores, concedendo revisão geral anual em 11,81%, aos servidores do COMODORO-PREVI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/92/pl_no._35-2022_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual aos Servidores Efetivos e Comissionados do Poder Legislativo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_37-2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso IV, do art. 48, da Lei Municipal nº 1.519/2014, que reestruturou o Regime Próprio de Previdência Social do Município de Comodoro/MT e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_38-2022.pdf</t>
+  </si>
+  <si>
+    <t>Reestrutura o Conselho Municipal dos Direitos do Idoso - CMDI e cria  o Fundo Municipal do Idoso - FMI, no âmbito do município de Comodoro/MT.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_39-2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.935/2022, modificando os artigos 1º e 2º, apenas quanto à metragem do imóvel doado.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_40-2022.pdf</t>
+  </si>
+  <si>
+    <t>Reestrutura o Conselho Municipal dos Direitos da Mulher - CMDM e cria o Fundo Municipal da Mulher - FMM no âmbito do Município de Comodoro/MT.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no41-2022.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a fixação do piso salarial dos agentes comunitários de saúde e dos agentes de combate às endemias, de acordo com a Emenda Constitucional nº 120/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_no_42-2022.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar  contratos de concessão de direito real de uso de imóveis públicos situados no Setor Industrial II (Lei Municipal nº 1.118/2008), mediante prévio procedimento licitatório na modalidade concorrência, à pessoas jurídicas interessadas, com fundamento nos artigos n 126, $1º, da Lei Orgânica Municipal, c/c art. 17, I, da Lei 8.666/1993 e art. 7º, do Decreto-Lei n. 271/1967, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_43-2022.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito adicional especial ao Fundo Municipal de Desenvolvimento Rural Sustentável e Industrial - FUMDERSI e dá outras providências.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_48-2022.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar contrato de concessão de direito real de uso de imóvel público, mediante prévio procedimento licitatório na modalidade concorrência, a pessoa jurídica interessada, com fundamento nos artigos n. 126, §1º, da lei Orgânica Municipal, c/c art. 17, I, da Lei 8.666/1.993 e art. 7º, do Decreto-Lei n. 271/1967, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_49-2022.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo do Município de Comodoro a doar imóvel ao Estado de Mato Grosso para a construção de uma unidade da POLITEC em Comodoro/MT.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_50-2022.pdf</t>
+  </si>
+  <si>
+    <t>Define e denomina as Ruas da Quadra 16, Bairro Industrial II.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_51-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a criação de vagas  de provimento efetivo e contratação de servidores  públicos, em atendimento à Secretaria Municipal de Saúde e Secretaria  de Educação e Cultura , para atender a necessidade temporária e de excepcional interesse, extingue cargo e dá outras providências."</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_52-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o anexo XII, da Lei Municipal nº 1.330/2011, aumentando a remuneração de diretores e coordenadores escolares."</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_53-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Estima a Receita e Fixa a Despesa do Município, para o exercício de 2023, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_54-2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera o texto do art. 1º da Lei 1.913/2021, que institui o Conselho Municipal de Proteção e Defesa dos animais do Município de Comodoro-CMPDA.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_55-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a criação de vagas  de provimento efetivo e autoriza a Contratação de Servidores Públicos, para atendimento à Secretaria Municipal de Educação e Cultura e de Assistência Social, para atender a necessidade temporária e de excepcional interesse e dá outras providências."</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_56-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta entidades e associações ao art. 16  da Lei nº 1.971/2022 - Lei de Diretrizes Orçamentárias exercício 2023, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_57-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta a criação de vagas de provimento efetivo (coletor de lixo) e contratação  de servidores públicos, em atendimento à Secretaria Municipal de Obras, para atender a necessidade temporária e de excepcional interesse, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_58-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a ratificação do Protocolo de Intenções do Consórcio Público Intermunicipal de Gestão dos Regimes Próprios de Previdência Social, dos municípios mato-grossenses - CONSPREV e dá outras providências."</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_59-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o processamento das consignações em folha de pagamentos, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_60-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre autorização e regulamentação da extração de cascalho de cascalheiras em áreas privadas pelo Município de Comodoro/MT, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_61-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a fornecer aterro para construção civil e respectivo terreno nos limites do município,  e dá outras providências."</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_62-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do §1º, do art. 7º, da Lei Municipal nº 1.982/2022, acrescentando vagas para contratação temporária de Técnico em Higiene Dental."</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_63-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a parte final do art. 2º, da Lei n. 1.610/2015, que dispõe sobre os incentivos fiscais concedidos à Amaggi Exportação e Importação Ltda, referente à unidade industrial situada no Distrito Agroindustrial de Comodoro, prorrogando sua vigência até 31 de dezembro de 2023, nos moldes da Lei nº 1.595, de 22 de junho de 2015."</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_65-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta parágrafos ao art. 5º, da Lei n. 1.897/2021, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_68-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta o art. 2º-a, na Lei n. 1.983/2022, e dá outras providências."</t>
+  </si>
+  <si>
     <t>PROPO</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, reparos nos aparelhos de ginasticas da Praça Leandro Rossi no Bairro São Francisco.</t>
   </si>
   <si>
     <t>Alan Viotto, Bell, Eliano Bridi, Gauchinho da Areia, Gleyce, Malagão, Paulo Bezerra, Robervane Oliveira, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a análise para confecção de Projeto de Lei referente ao estímulo do pagamento do imposto sobre a propriedade predial e territorial urbana por intermédio de sorteio de prêmios (IPTU Premiado).</t>
   </si>
   <si>
     <t>Alan Viotto, Bell, Eliano Bridi, Paulo Bezerra, Robervane Oliveira</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a elaboração de Projeto de Lei instituindo o Programa Municipal de parcerias público-privadas no Município de Comodoro.</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_04-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a elaboração de Projeto de Lei  para a criação e regulamentação do cargo de provimento efetivo de "condutor de ambulância" no Município de Comodoro.</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_05-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal a análise para confecção de Projeto de Lei  nos moldes do já conhecido "Programa de Recuperação Fiscal - REFIS", no âmbito de nosso Município.</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_06-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe  do Poder Executivo Municipal emenda  ao Projeto de Lei nº 13/2022, de 21 de março de 2022.</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_07-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, construção de 01 (um) redutor de velocidade na Rua  dos Ipês, em frente ao Campo de Futebol "Show de bola".</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>Alan Viotto, Bell, Eliano Bridi, Paulo Bezerra, Robervane Oliveira, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_08-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, perfuração de mais 01 (um) poço artesiano no Distrito de Nova Alvorada.</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_09-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, perfuração de 01 (um) poço artesiano na APPRUMMA - Associação dos Pequenos Produtores Rurais e Moradores do P.A. Macuco - Gleba Macuco.</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, construção de 02 (duas) pontes com bueiros sobre o córrego que fica localizado na estrada denominada "Linha do Jovem" na Gleba Macuco, nesta municipalidade.</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>Eliano Bridi</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_n_011-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a criação de 5 (cinco) cargos de brigadistas, temporários para atender a brigada nesta municipalidade.</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>Gauchinho da Areia, Gleyce, Malagão, Ronaldo da Macuco, Wender Bier, Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_n_012-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a recuperação de uma ponte e reabertura de um trecho de estrada rural na Gleba Zambam, Travessão III.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Zacarias</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_n_013-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, análise para confecção de um Projeto de Lei que nomeie as ruas do Loteamento Reserva Park, neste município.</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_n_014-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, instalação de bloquetes/ paralelepípedos num trecho na Rua das Pitangueiras entre as quadras 10, 11, 26, 27, sentido Avenida Mato Grosso e outro trecho na Rua  Rio Grande do Sul, sentido à Rua das Acácias, neste município</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_15-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a atualização do quadro de Salário Mínimo do ACS (Agentes Comunitários de Saúde).</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_16-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, aquisição de ônibus escolares para atender os alunos do Município de Comodoro, com 100% (cem por cento) de frota própria.</t>
   </si>
   <si>
     <t>146</t>
@@ -576,561 +1056,81 @@
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a construção de uma Quadra Poliesportiva para a Escola Municipal Helena Matiuzzo Feliz.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_22-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Chefe do Poder Executivo Municipal, a afixação de Placas Indicativas com os nomes das Ruas em locais estratégicos."</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_23-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a criação de Projeto "Bolsa Atleta Comodorense".</t>
   </si>
   <si>
-    <t>35</t>
-[...478 lines deleted...]
-  <si>
     <t>71</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_emenda_a_lei_organica_n_04-2022.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 7º da Lei Orgânica Municipal, Resolução n.º 006/2008 de 03/12/2008, o qual dispõe sobre o número de vereadores  do Município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_emenda_a_lei_organica_n_05-2022.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 11 e 13 do art. 137 da Lei Orgânica Municipal, Resolução n.º 006/2008 de 03/12/2008, os quais  dispõem sobre as emendas parlamentares ao projeto de lei orçamentária anual do Município.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
-    <t>EMENDA MODIFICATIVA</t>
+    <t>Emenda Modificada</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/116/emenda_modificativa_no_01-2022_ao_pl_44.pdf</t>
   </si>
   <si>
     <t>"Altera os incisos II, III, VIII, IX, X, XV, XVII e XXI do art. 2 do Projeto de Lei nº 044/2022, passando a constar em tais incisos os nomes e sobrenomes dos homenageados ao ínves de seus epítetos."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/117/emenda_modificativa_no_02-2022_ao_pl_61.pdf</t>
   </si>
   <si>
     <t>"Acrescenta a alínea "g" ao §2 do art. 2º e complementa o art. 3º do Projeto de Lei nº 061/2022."</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Presença dos Vereadores nas Sessões</t>
   </si>
@@ -1737,51 +1737,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no._01-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no._02-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no._03-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no._04-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/228/camscanner_24-04-2024_09.32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/229/camscanner_24-04-2024_09.32_1-3-4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no._07-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/46/camscanner_26-04-2024_12.29_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no._09-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no._10-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no._11-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no._12-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_13-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/230/camscanner_24-04-2024_09.411.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_16-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/231/camscanner_24-04-2024_09.45.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_19-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_21-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/232/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/233/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_n_013-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_20-2022_ok.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/77/pl_no._02-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/78/pl_no._03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/79/pl_no._04-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/47/pl_no._08-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/48/pl_no._09-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/49/pl_no._10-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/50/pl_no._11-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/51/pl_no._12-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no._14-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no._15-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no._16-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no._17-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_19-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_20-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_22-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_no_232022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/59/pl_no._26-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/60/pl_no._27-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/86/pl_no.28-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/87/pl_no._30-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/88/pl_no._31-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_32-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/90/pl_no._33-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/91/pl_no._34-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/92/pl_no._35-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no41-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_58-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_60-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_61-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_62-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_63-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_68-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_emenda_a_lei_organica_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_emenda_a_lei_organica_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/116/emenda_modificativa_no_01-2022_ao_pl_44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/117/emenda_modificativa_no_02-2022_ao_pl_61.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/235/ano_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/243/extra_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/248/solenes_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/350/pauta_-_1a_sessao_ext._17.01.2022-_pelom_-_pauta_ii_-_i_turno.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/351/pauta_-_2a_sessao_ext._21.01.2022-_pelom_-_ii_turno.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/352/pauta_-_3a_sessao_ext._01.06.2022-_pl_15_e_19_e_27_do_executivo_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/353/pauta_-_4a_sessao_ext._30.06.2022.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/354/pauta_-_5a_sessao_ext._08.12.2022.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/355/pauta_1a_sessao_ordinaria_2o_per_-_10-02-2022.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/356/pauta_2a_sessao_ordinaria_2o_per_-_23-02-2022_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/357/pauta_3a_sessao_ordinaria_2o_per_-_07-03-2022.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/358/pauta_4a_sessao_ordinaria_2o_per_-_21-03-2022.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/359/pauta_5a_sessao_ordinaria_2o_per_-_04-04-2022.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/360/pauta_6a_sessao_ordinaria_2o_per_-_18-04-2022.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/361/pauta_7a_sessao_ordinaria_2o_per_-_02-05-2022.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/362/pauta_8a_sessao_ordinaria_2o_per_-16-05-2022_-_pauta_ii_-_julgamento_de_contas_2020_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/363/pauta_9a_sessao_ordinaria_2o_per_-_13-06-2022.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/364/pauta_10a_sessao_ordinaria_2o_per_-_27-06-2022_-_com_ldo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/365/pauta_1a_sessao_ordinaria_2o_per_-_10-02-2022.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/366/pauta_2a_sessao_ordinaria_2o_per_-_23-02-2022_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/367/pauta_3a_sessao_ordinaria_2o_per_-_07-03-2022.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/368/pauta_4a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_19-09-2022.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/369/pauta_5a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_10-10-2022.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/370/pauta_6a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_24-10-2022.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/371/pauta_7a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_07-11-2022.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/372/pauta_8a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_21-11-2022.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/373/pauta_9a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_05-12-2022_-_eleicao_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/401/roteiro_sessao_solene_-_concessoes_de_honrarias_-__28-11-2002.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/283/2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no._01-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no._02-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no._03-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no._04-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/228/camscanner_24-04-2024_09.32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/229/camscanner_24-04-2024_09.32_1-3-4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no._07-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/46/camscanner_26-04-2024_12.29_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no._09-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no._10-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no._11-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no._12-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_13-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/230/camscanner_24-04-2024_09.411.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_16-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/231/camscanner_24-04-2024_09.45.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_no_19-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_21-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/232/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/233/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/77/pl_no._02-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/78/pl_no._03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/79/pl_no._04-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/47/pl_no._08-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/48/pl_no._09-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/49/pl_no._10-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/50/pl_no._11-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/51/pl_no._12-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no._14-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no._15-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no._16-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no._17-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_19-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_20-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_22-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_no_232022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/59/pl_no._26-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/60/pl_no._27-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/86/pl_no.28-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/87/pl_no._30-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/88/pl_no._31-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_32-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/90/pl_no._33-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/91/pl_no._34-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/92/pl_no._35-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no41-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_lei_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/120/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_58-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/124/projeto_de_lei_60-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_61-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_62-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/127/projeto_de_lei_63-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_68-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_n_011-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_n_012-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_n_013-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_20-2022_ok.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_emenda_a_lei_organica_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_emenda_a_lei_organica_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/116/emenda_modificativa_no_01-2022_ao_pl_44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/117/emenda_modificativa_no_02-2022_ao_pl_61.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/235/ano_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/243/extra_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/248/solenes_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/350/pauta_-_1a_sessao_ext._17.01.2022-_pelom_-_pauta_ii_-_i_turno.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/351/pauta_-_2a_sessao_ext._21.01.2022-_pelom_-_ii_turno.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/352/pauta_-_3a_sessao_ext._01.06.2022-_pl_15_e_19_e_27_do_executivo_-_pauta_ii.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/353/pauta_-_4a_sessao_ext._30.06.2022.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/354/pauta_-_5a_sessao_ext._08.12.2022.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/355/pauta_1a_sessao_ordinaria_2o_per_-_10-02-2022.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/356/pauta_2a_sessao_ordinaria_2o_per_-_23-02-2022_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/357/pauta_3a_sessao_ordinaria_2o_per_-_07-03-2022.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/358/pauta_4a_sessao_ordinaria_2o_per_-_21-03-2022.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/359/pauta_5a_sessao_ordinaria_2o_per_-_04-04-2022.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/360/pauta_6a_sessao_ordinaria_2o_per_-_18-04-2022.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/361/pauta_7a_sessao_ordinaria_2o_per_-_02-05-2022.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/362/pauta_8a_sessao_ordinaria_2o_per_-16-05-2022_-_pauta_ii_-_julgamento_de_contas_2020_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/363/pauta_9a_sessao_ordinaria_2o_per_-_13-06-2022.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/364/pauta_10a_sessao_ordinaria_2o_per_-_27-06-2022_-_com_ldo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/365/pauta_1a_sessao_ordinaria_2o_per_-_10-02-2022.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/366/pauta_2a_sessao_ordinaria_2o_per_-_23-02-2022_-_pauta_i.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/367/pauta_3a_sessao_ordinaria_2o_per_-_07-03-2022.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/368/pauta_4a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_19-09-2022.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/369/pauta_5a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_10-10-2022.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/370/pauta_6a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_24-10-2022.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/371/pauta_7a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_07-11-2022.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/372/pauta_8a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_21-11-2022.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/373/pauta_9a_sessao_ordinaria_2o_semestre_do_2o_periodo_2022_-_05-12-2022_-_eleicao_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/401/roteiro_sessao_solene_-_concessoes_de_honrarias_-__28-11-2002.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2022/283/2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -2384,1854 +2384,1854 @@
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>111</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>26</v>
       </c>
       <c r="D28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="D30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="D34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H35" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="D36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="F36" t="s">
+        <v>116</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" t="s">
+        <v>115</v>
+      </c>
+      <c r="E37" t="s">
+        <v>116</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" t="s">
+        <v>116</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
         <v>157</v>
-      </c>
-[...19 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" t="s">
+        <v>115</v>
+      </c>
+      <c r="E39" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H39" t="s">
         <v>160</v>
-      </c>
-[...19 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" t="s">
+        <v>116</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" t="s">
+        <v>116</v>
+      </c>
+      <c r="F41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B41" t="s">
-[...11 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>169</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H42" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>93</v>
+        <v>173</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H43" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>98</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>102</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="D48" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E48" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="D49" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E49" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>114</v>
       </c>
       <c r="D50" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E51" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D52" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E52" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E53" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D54" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E54" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E55" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E56" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="H56" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E57" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>76</v>
+        <v>131</v>
       </c>
       <c r="D58" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E58" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H58" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E59" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="D60" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E60" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H60" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="D61" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E61" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H61" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="D62" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E62" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H62" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="D63" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E63" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H63" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="D64" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E64" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>116</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H64" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>243</v>
+        <v>152</v>
       </c>
       <c r="D65" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E65" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H65" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="D66" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E66" t="s">
-        <v>190</v>
+        <v>116</v>
+      </c>
+      <c r="F66" t="s">
+        <v>165</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>251</v>
+        <v>158</v>
       </c>
       <c r="D67" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E67" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H67" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>254</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
       <c r="D68" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E68" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H68" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>257</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E69" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H69" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>260</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E70" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>261</v>
       </c>
       <c r="H70" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>263</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>135</v>
+        <v>264</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E71" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>139</v>
+        <v>268</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E72" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H72" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>188</v>
+        <v>272</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E73" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H73" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
       <c r="D74" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E74" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="H74" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>280</v>
       </c>
       <c r="D75" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="E75" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="H75" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>93</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E76" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H76" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>281</v>
+        <v>98</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E77" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F77" t="s">
+        <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>102</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78" t="s">
         <v>284</v>
       </c>
-      <c r="B78" t="s">
-[...9 lines deleted...]
-        <v>190</v>
+      <c r="F78" t="s">
+        <v>290</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>106</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D79" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E79" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F79" t="s">
+        <v>290</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="H79" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>290</v>
+        <v>181</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E80" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F80" t="s">
+        <v>287</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="H80" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>293</v>
+        <v>185</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>205</v>
+        <v>35</v>
       </c>
       <c r="D81" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E81" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F81" t="s">
+        <v>287</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="H81" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>296</v>
+        <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>208</v>
+        <v>40</v>
       </c>
       <c r="D82" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E82" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F82" t="s">
+        <v>36</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H82" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>299</v>
+        <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>211</v>
+        <v>44</v>
       </c>
       <c r="D83" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E83" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F83" t="s">
+        <v>301</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H83" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>302</v>
+        <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="D84" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E84" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F84" t="s">
+        <v>301</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H84" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>305</v>
+        <v>264</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>217</v>
+        <v>54</v>
       </c>
       <c r="D85" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E85" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F85" t="s">
+        <v>301</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H85" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>268</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>59</v>
+      </c>
+      <c r="D86" t="s">
+        <v>283</v>
+      </c>
+      <c r="E86" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H86" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>272</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>63</v>
+      </c>
+      <c r="D87" t="s">
+        <v>283</v>
+      </c>
+      <c r="E87" t="s">
+        <v>284</v>
+      </c>
+      <c r="F87" t="s">
         <v>311</v>
-      </c>
-[...10 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H87" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>314</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>226</v>
+        <v>67</v>
       </c>
       <c r="D88" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E88" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F88" t="s">
+        <v>315</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H88" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>317</v>
+        <v>276</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>229</v>
+        <v>71</v>
       </c>
       <c r="D89" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E89" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="F89" t="s">
-        <v>239</v>
+        <v>315</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H89" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>320</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>232</v>
+        <v>76</v>
       </c>
       <c r="D90" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E90" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F90" t="s">
+        <v>72</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H90" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>323</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>235</v>
+        <v>80</v>
       </c>
       <c r="D91" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E91" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H91" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>326</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>85</v>
       </c>
       <c r="D92" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E92" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H92" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>329</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>89</v>
       </c>
       <c r="D93" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E93" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F93" t="s">
+        <v>36</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H93" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>332</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="D94" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E94" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F94" t="s">
+        <v>333</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H94" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>145</v>
+        <v>98</v>
       </c>
       <c r="D95" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E95" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F95" t="s">
+        <v>290</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H95" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="D96" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E96" t="s">
-        <v>190</v>
+        <v>284</v>
+      </c>
+      <c r="F96" t="s">
+        <v>36</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H96" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="D97" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E97" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H97" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>345</v>
+        <v>111</v>
       </c>
       <c r="D98" t="s">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="E98" t="s">
-        <v>190</v>
+        <v>284</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>346</v>
       </c>
       <c r="H98" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>348</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>26</v>
       </c>
       <c r="D99" t="s">
         <v>349</v>
       </c>
       <c r="E99" t="s">
         <v>350</v>
       </c>
       <c r="F99" t="s">
-        <v>121</v>
+        <v>290</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H99" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>353</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>30</v>
       </c>
       <c r="D100" t="s">
         <v>349</v>
       </c>
       <c r="E100" t="s">
         <v>350</v>
       </c>
       <c r="F100" t="s">
-        <v>121</v>
+        <v>290</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>354</v>
       </c>
       <c r="H100" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>356</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>357</v>
       </c>
       <c r="E101" t="s">
         <v>358</v>
       </c>
       <c r="G101" s="1" t="s">