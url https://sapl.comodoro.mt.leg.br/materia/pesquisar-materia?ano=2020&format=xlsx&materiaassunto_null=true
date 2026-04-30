--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -135,238 +135,238 @@
   <si>
     <t>Cidinha</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto-de-lei-05-2020.pdf</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do Município de Comodoro, a visão monocular como deficiência visual.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto-de-lei-06-2020.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de Assessor Contábil da Câmara de Vereadores de Comodoro, ante a sua desnecessidade, e dá outras providências.</t>
   </si>
   <si>
-    <t>130</t>
-[...145 lines deleted...]
-  <si>
     <t>227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Executivo</t>
   </si>
   <si>
     <t>Prefeitura - PR</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_de_lei_no_021-2020_-_denominar_paco_municipal.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a denominar o Paço Municipal, localizado na Rua das Acácias, esquina com a Rua Goiás, ficando nomeado como_x000D_
 "Neli Spader".</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>"Altera a parte final do art. 2°, da Lei n. 1.610/2015, que dispõe sobre os incentivos fiscais concedidos à Amaggi Exportação e Importação Ltda, referente à unidade industrial situada no Distrito Agroindustrial de Comodoro, prorrogando sua vigência até 31 de dezembro de 2021, nos moldes da Lei n° 1.595, de 22 de junho 2015."</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_no_023-2020_-_planta_generica_-_iptu.pdf</t>
   </si>
   <si>
     <t>"Estabelece a Planta Genérica de valores para a cobrança do imposto predial e territorial urbano - IPTU e da outras providências."</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>PROPO</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Zacarias</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_001-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, recuperação da Praça “Leandro Rossi”, localizada no Bairro São Francisco de Assis, Comodoro/MT.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_002-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, obra de cobertura do espaço aberto entre as salas de aula da Escola Municipal “Profª Helena Matiuzzo Felix”, através de estudo técnico especializado e elaboração de projeto de engenharia que aproveite a estrutura já existente, mas caso não seja possível, indique outra forma de fazer a obra no mesmo local e sem comprometer essa estrutura.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_no_003-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, providências quanto a remoção das dos galhos e tronco das árvores secas da Praça “Prefeito Valdir Masutti”, Bairro Cidade Verde, nesta cidade, bem como reposição da arborização com plantio de novas mudas de árvores adequadas ao local.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_no_004-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, providências quanto a recuperação da estrada que dá acesso ao Cemitério da sede do Distrito de Colônia dos Mineiros, neste município.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_no_05-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, limpeza da Praça “Leandro Rossi”, localizada no Bairro São Francisco de Assis, Comodoro/MT, pelo menos uma vez por mês.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_no_06-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, recuperação das estradas vicinais do P. A. Macuco, neste município.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_07-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, limpeza do matagal e remoção do lixo acumulado no terreno baldio que fica localizado no final da Rua Valter de Campos Brandão (lado esquerdo, sentido Nova Alvorada) próximo das instalações da “Guarda Mirim”, no Bairro Cidade Verde.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_08-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Chefe do Poder Executivo Municipal a concessão de revisão geral anual aos servidores públicos municipais efetivos, em consonância com a previsão constitucional.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_09-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, recuperação das ruas e avenidas do Bairro Cidade Verde, nesta cidade, com a maior urgência possível.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_10-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, aquisição de uma caixa d‘água (conforme fotos em anexo), para substituir a que está instalada há 35 anos no poço artesiano da sede do Distrito de Patronal e encontra-se bem danificada, oferecendo riscos aos moradores.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_11-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Poder Executivo Municipal, REPAROS NA ILUMINAÇÃO DA PRAÇA DOS PIONEIROS COM URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_12-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, REFORMA GERAL DA PRAÇA DOS PIONEIROS, centro da cidade de Comodoro.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_13-2020.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, reforma/construção da calçada em frente ao Centro de Reabilitação Municipal até o Sindicato dos Trabalhadores Rurais, no cruzamento das vias “Minas Gerais” e “Dos Ipês”.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Presença dos Vereadores nas Sessões</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/239/ano_2020.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NAS SESSÕES ORDINÁRIAS DE 2020</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/241/extra_2020.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NAS SESSÕES EXTRAORDINÁRIAS DE 2020</t>
   </si>
@@ -1027,51 +1027,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto-de-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/67/projeto-de-lei-02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto-de-lei-04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto-de-lei-05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto-de-lei-06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_de_lei_no_021-2020_-_denominar_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_no_023-2020_-_planta_generica_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/239/ano_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/241/extra_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_5a_sessao_4o_per_-09-04-2020.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_1a_sessao_4o_per_-03-02-2020.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_2a_sessao_4o_per_-17-02-2020.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_3a_sessao_4o_per_-02-03-2020.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_4a_sessao_4o_per_-23-03-2020.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/255/pauta_5a_sessao_4o_per_-09-04-2020.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/256/pauta_6a_sessao_4o_per_-27-04-2020_-_julgamento_de_contas_2018.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/258/pauta_8a_sessao_4o_per_-_18-05-2020_-__proc_empresa_fantasma_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/259/pauta_9a_sessao_4o_per_-_01-06-2020.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_10a_sessao_4o_per_-_15-06-2020.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_1a_sessao_4o_per_-_2o_semestre_-_10-08-2020.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_2a_sessao_4o_per_-_2o_semestre_-_24-08-2020.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/263/pauta_3a_sessao_4o_per_-_2o_semestre_-_14-09-2020.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/264/pauta_4a_sessao_4o_per_-_2o_semestre_-_28-09-2020.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/265/pauta_5a_sessao_4o_per_-_2o_semestre_-_05-10-2020.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/266/pauta_6a_sessao_4o_per_-_2o_semestre_-_19-10-2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/267/pauta_7a_sessao_4o_per_-_2o_semestre_-_09-11-2020.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/268/pauta_8a_sessao_4o_per_-_2o_semestre_-_23-11-2020.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/269/pauta_9a_sessao_4o_per_-_2o_semestre_-_07-12-2020.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/270/pauta_1a_sessao_ext._11.03.2020.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/271/pauta_2a_sessao_ext._19.03.2020.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/272/pauta_3a_sessao_ext._02.04.2020.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/273/pauta_4a_sessao_ext._.22.04.2020.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/274/pauta_5a_sessao_ext._.30-04.2020.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/275/pauta_6a_sessao_ext._22-05.2020.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/276/pauta_7a_sessao_ext._24-06.2020.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/277/pauta_8a_sessao_ext._26-06.2020.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/278/pauta_9a_sessao_ext._30-06.2020.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/280/04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/281/12-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto-de-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/67/projeto-de-lei-02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto-de-lei-04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto-de-lei-05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto-de-lei-06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_de_lei_no_021-2020_-_denominar_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_no_023-2020_-_planta_generica_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/239/ano_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/241/extra_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_5a_sessao_4o_per_-09-04-2020.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_1a_sessao_4o_per_-03-02-2020.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_2a_sessao_4o_per_-17-02-2020.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_3a_sessao_4o_per_-02-03-2020.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_4a_sessao_4o_per_-23-03-2020.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/255/pauta_5a_sessao_4o_per_-09-04-2020.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/256/pauta_6a_sessao_4o_per_-27-04-2020_-_julgamento_de_contas_2018.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/258/pauta_8a_sessao_4o_per_-_18-05-2020_-__proc_empresa_fantasma_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/259/pauta_9a_sessao_4o_per_-_01-06-2020.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_10a_sessao_4o_per_-_15-06-2020.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_1a_sessao_4o_per_-_2o_semestre_-_10-08-2020.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_2a_sessao_4o_per_-_2o_semestre_-_24-08-2020.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/263/pauta_3a_sessao_4o_per_-_2o_semestre_-_14-09-2020.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/264/pauta_4a_sessao_4o_per_-_2o_semestre_-_28-09-2020.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/265/pauta_5a_sessao_4o_per_-_2o_semestre_-_05-10-2020.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/266/pauta_6a_sessao_4o_per_-_2o_semestre_-_19-10-2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/267/pauta_7a_sessao_4o_per_-_2o_semestre_-_09-11-2020.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/268/pauta_8a_sessao_4o_per_-_2o_semestre_-_23-11-2020.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/269/pauta_9a_sessao_4o_per_-_2o_semestre_-_07-12-2020.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/270/pauta_1a_sessao_ext._11.03.2020.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/271/pauta_2a_sessao_ext._19.03.2020.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/272/pauta_3a_sessao_ext._02.04.2020.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/273/pauta_4a_sessao_ext._.22.04.2020.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/274/pauta_5a_sessao_ext._.30-04.2020.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/275/pauta_6a_sessao_ext._22-05.2020.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/276/pauta_7a_sessao_ext._24-06.2020.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/277/pauta_8a_sessao_ext._26-06.2020.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/278/pauta_9a_sessao_ext._30-06.2020.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/280/04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comodoro.mt.leg.br/media/sapl/public/materialegislativa/2020/281/12-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1238,423 +1238,423 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="F11" t="s">
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="F15" t="s">
+        <v>58</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>58</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H23" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>105</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
@@ -1858,207 +1858,207 @@
       </c>
       <c r="D32" t="s">
         <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>118</v>
       </c>
       <c r="F32" t="s">
         <v>113</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H32" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
         <v>117</v>
       </c>
       <c r="E33" t="s">
         <v>118</v>
       </c>
       <c r="F33" t="s">
         <v>113</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="E34" t="s">
         <v>118</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H34" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
         <v>117</v>
       </c>
       <c r="E35" t="s">
         <v>118</v>
       </c>
       <c r="F35" t="s">
         <v>113</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H35" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
         <v>117</v>
       </c>
       <c r="E36" t="s">
         <v>118</v>
       </c>
       <c r="F36" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H36" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
         <v>117</v>
       </c>
       <c r="E37" t="s">
         <v>118</v>
       </c>
       <c r="F37" t="s">
         <v>113</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
         <v>117</v>
       </c>
       <c r="E38" t="s">
         <v>118</v>
       </c>
       <c r="F38" t="s">
         <v>113</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H38" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
         <v>117</v>
       </c>
       <c r="E39" t="s">
         <v>118</v>
       </c>
       <c r="F39" t="s">
         <v>113</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H39" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
@@ -2222,103 +2222,103 @@
       </c>
       <c r="D46" t="s">
         <v>117</v>
       </c>
       <c r="E46" t="s">
         <v>118</v>
       </c>
       <c r="F46" t="s">
         <v>113</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H46" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" t="s">
         <v>118</v>
       </c>
       <c r="F47" t="s">
         <v>113</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H47" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="D48" t="s">
         <v>117</v>
       </c>
       <c r="E48" t="s">
         <v>118</v>
       </c>
       <c r="F48" t="s">
         <v>113</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H48" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>117</v>
       </c>
       <c r="E49" t="s">
         <v>118</v>
       </c>
       <c r="F49" t="s">
         <v>113</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H49" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>192</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">